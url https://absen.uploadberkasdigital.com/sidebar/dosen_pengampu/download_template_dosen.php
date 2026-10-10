--- v0 (2026-08-10)
+++ v1 (2026-10-10)
@@ -32,51 +32,50 @@
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="D1" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Daftar Prodi di Sistem:
 Administrasi Pendidikan
-Bimbingan dan Konseling
 Bimbingan dan Konseling
 Pendidikan Bahasa dan Sastra Indonesia
 Pendidikan Bahasa Inggris
 Pendidikan Matematika
 Pendidikan Pancasila dan Kewarganegaraan</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Nama Dosen</t>
   </si>
   <si>
     <t>NIDN</t>
   </si>
   <si>
     <t>NUPTK</t>
   </si>
   <si>
     <t>Nama Prodi</t>